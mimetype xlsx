--- v0 (2026-06-01)
+++ v1 (2026-11-04)
@@ -10,105 +10,105 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Протокол" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="19">
   <si>
-    <t>Чемпионат города 2026</t>
-[...5 lines deleted...]
-    <t>Москва Лужники · 01.06.2026</t>
+    <t>ДЕМО · Открытое первенство города Новочебоксарск (тестовые данные)</t>
+  </si>
+  <si>
+    <t>Прыжок в высоту · Мужчины · 2012-2013 г.р. · Финал</t>
+  </si>
+  <si>
+    <t>Новочебоксарск, легкоатлетический манеж · 06.11.2026</t>
   </si>
   <si>
     <t>Место</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Спортсмен</t>
   </si>
   <si>
     <t>Регион</t>
   </si>
   <si>
-    <t>Клуб</t>
-[...1 lines deleted...]
-  <si>
     <t>Результат</t>
   </si>
   <si>
+    <t>Высоты</t>
+  </si>
+  <si>
     <t>DNS</t>
   </si>
   <si>
-    <t xml:space="preserve">ЛОМОВ АЛЕКСАНДР ЭДУАРДОВИЧ </t>
-[...2 lines deleted...]
-    <t>Республика Татарстан</t>
+    <t>Демонстров Артём Сергеевич</t>
+  </si>
+  <si>
+    <t>Нижегородская область</t>
+  </si>
+  <si>
+    <t>—</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>—</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">САЛИХОВ АМИРХАН ЛИНАРОВИЧ </t>
+    <t>Фиктивов Максим Олегович</t>
+  </si>
+  <si>
+    <t>Чувашская Республика</t>
+  </si>
+  <si>
+    <t>Условов Егор Игоревич</t>
   </si>
   <si>
     <t>Республика Марий Эл</t>
   </si>
   <si>
-    <t xml:space="preserve">СЕРГЕЕВ АНАТОЛИЙ ЮРЬЕВИЧ </t>
-[...2 lines deleted...]
-    <t>Чувашская Республика</t>
+    <t>Выдумкин Денис Павлович</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
     </font>
     <font>
       <sz val="12"/>
     </font>
     <font>
       <color rgb="FF888888"/>
       <sz val="10"/>
     </font>
@@ -477,52 +477,53 @@
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F9"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="28" customWidth="1"/>
-    <col min="4" max="5" width="18" customWidth="1"/>
-    <col min="6" max="6" width="12" customWidth="1"/>
+    <col min="4" max="4" width="20" customWidth="1"/>
+    <col min="5" max="5" width="12" customWidth="1"/>
+    <col min="6" max="6" width="40" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
     </row>
     <row r="3" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="3"/>
@@ -533,117 +534,117 @@
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6">
-        <v>191</v>
+        <v>701</v>
       </c>
       <c r="C6" t="s">
         <v>10</v>
       </c>
       <c r="D6" t="s">
         <v>11</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="F6" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>9</v>
       </c>
       <c r="B7">
-        <v>190</v>
+        <v>702</v>
       </c>
       <c r="C7" t="s">
         <v>14</v>
       </c>
       <c r="D7" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="E7" t="s">
         <v>12</v>
       </c>
       <c r="F7" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>9</v>
       </c>
       <c r="B8">
-        <v>293</v>
+        <v>703</v>
       </c>
       <c r="C8" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E8" t="s">
         <v>12</v>
       </c>
       <c r="F8" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>9</v>
       </c>
       <c r="B9">
-        <v>136</v>
+        <v>704</v>
       </c>
       <c r="C9" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D9" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="E9" t="s">
         <v>12</v>
       </c>
       <c r="F9" t="s">
         <v>13</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="A3:E3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>